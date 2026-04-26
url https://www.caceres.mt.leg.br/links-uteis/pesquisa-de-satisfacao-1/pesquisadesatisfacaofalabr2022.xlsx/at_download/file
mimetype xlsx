--- v0 (2025-10-13)
+++ v1 (2026-04-26)
@@ -1,262 +1,499 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...4 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Calc"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="dados" sheetId="1" r:id="rId1"/>
+    <sheet name="dados" sheetId="1" state="visible" r:id="rId3"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <extLst>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
-[...70 lines deleted...]
-    <t>01275.2022.000004-62</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="18">
+  <si>
+    <t xml:space="preserve">Órgão</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tipo de Manifestação</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisão</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resposta à pesquisa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resposta à manifestação</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A sua demanda foi atendida?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A resposta fornecida atendeu plenamente ao seu pedido?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A resposta fornecida foi fácil de compreender?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Você está satisfeito(a) com o atendimento prestado?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deixe aqui seu comentário:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Câmara Municipal - Cáceres/MT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solicitação</t>
+  </si>
+  <si>
+    <t xml:space="preserve">02/05/2022 10:39:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">02/05/2022 09:25:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parcialmente Atendida</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muito fácil de compreender</t>
+  </si>
+  <si>
+    <t xml:space="preserve">😀 Muito Satisfeito</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rápido retorno, com direcionamento ao canal correto para buscar atendimento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
-  <fonts count="2">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="General"/>
+  </numFmts>
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
+      <family val="0"/>
+      <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <b val="true"/>
       <sz val="11"/>
-      <color rgb="FFFFFFFF" tint="0"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
+      <family val="0"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF4F81BD" tint="0"/>
+        <fgColor rgb="FF4F81BD"/>
+        <bgColor rgb="FF808080"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0"/>
+  <cellStyleXfs count="20">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="2">
-[...1 lines deleted...]
-    <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
+  <cellXfs count="3">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008000"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FF808000"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFC0C0C0"/>
+      <rgbColor rgb="FF808080"/>
+      <rgbColor rgb="FF9999FF"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFFFFFCC"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF8080"/>
+      <rgbColor rgb="FF0066CC"/>
+      <rgbColor rgb="FFCCCCFF"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00CCFF"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FFCCFFCC"/>
+      <rgbColor rgb="FFFFFF99"/>
+      <rgbColor rgb="FF99CCFF"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFFFCC99"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF33CCCC"/>
+      <rgbColor rgb="FF99CC00"/>
+      <rgbColor rgb="FFFFCC00"/>
+      <rgbColor rgb="FFFF9900"/>
+      <rgbColor rgb="FFFF6600"/>
+      <rgbColor rgb="FF4F81BD"/>
+      <rgbColor rgb="FF969696"/>
+      <rgbColor rgb="FF003366"/>
+      <rgbColor rgb="FF339966"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF333300"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF333399"/>
+      <rgbColor rgb="FF333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
+  <a:themeElements>
+    <a:clrScheme name="LibreOffice">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="ffffff"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="000000"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="ffffff"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="18a303"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="0369a3"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="a33e03"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8e03a3"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="c99c00"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="c9211e"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000ee"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="551a8b"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
+        <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme>
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:prstDash val="solid"/>
+          <a:miter/>
+        </a:ln>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:prstDash val="solid"/>
+          <a:miter/>
+        </a:ln>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:prstDash val="solid"/>
+          <a:miter/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A1:J2"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="K1" activeCellId="0" sqref="K1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="true" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.5142555236816" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="21.7563514709473" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="29.52"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="20.76"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="8.38"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="20.04"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="0" width="23.69"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="0" width="27.54"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="7" min="7" style="0" width="53.22"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="8" min="8" style="0" width="43.28"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="9" min="9" style="0" width="48.85"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="10" min="10" style="0" width="71.86"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16384" min="16381" style="0" width="11.53"/>
   </cols>
   <sheetData>
-    <row r="1">
+    <row r="1" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+    </row>
+    <row r="2" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="B2" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="D2" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="E2" s="2" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="0" t="s">
+      <c r="F2" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="0" t="s">
+      <c r="H2" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D2" s="0" t="s">
+      <c r="I2" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E2" s="0" t="s">
+      <c r="J2" s="2" t="s">
         <v>17</v>
-      </c>
-[...16 lines deleted...]
-        <v>23</v>
       </c>
     </row>
   </sheetData>
-  <headerFooter/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.747916666666667" right="0.747916666666667" top="0.984027777777778" bottom="0.984027777777778" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/25.2.7.1$Windows_X86_64 LibreOffice_project/16e8e36d1610f10597ed778c3dcb0a5aa0ed5d6f</Application>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>pt-BR</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
+</cp:coreProperties>
+</file>